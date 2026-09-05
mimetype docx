--- v0 (2026-01-13)
+++ v1 (2026-09-05)
@@ -933,756 +933,882 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D47F6" w:rsidRPr="00D4682A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="005D5864">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB04D69" w14:textId="77777777" w:rsidR="00751AD3" w:rsidRDefault="0098580D" w:rsidP="00036141">
+    <w:p w14:paraId="4BB04D69" w14:textId="77777777" w:rsidR="00751AD3" w:rsidRPr="00204696" w:rsidRDefault="0098580D" w:rsidP="00036141">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ชื่อ-สกุลผู้ร่วมวิจัย </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E7CB09" w14:textId="0A9F6668" w:rsidR="0098580D" w:rsidRPr="00D4682A" w:rsidRDefault="0098580D" w:rsidP="00036141">
+    <w:p w14:paraId="46E7CB09" w14:textId="610C04E3" w:rsidR="0098580D" w:rsidRPr="00204696" w:rsidRDefault="0098580D" w:rsidP="00036141">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. .......................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>E-mail ………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...57 lines deleted...]
-      <w:r w:rsidR="00751AD3">
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เลข </w:t>
+      </w:r>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>iD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...31 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4564E8AB" w14:textId="5D45F03F" w:rsidR="0098580D" w:rsidRPr="00D4682A" w:rsidRDefault="0098580D" w:rsidP="00036141">
+    <w:p w14:paraId="4564E8AB" w14:textId="5D45F03F" w:rsidR="0098580D" w:rsidRPr="00204696" w:rsidRDefault="0098580D" w:rsidP="00036141">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2. …………………………………….……………E-mail …………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เลข </w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>iD.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3EBE23" w14:textId="6FFDC454" w:rsidR="0098580D" w:rsidRPr="00D4682A" w:rsidRDefault="0098580D" w:rsidP="00036141">
+    <w:p w14:paraId="4B3EBE23" w14:textId="6FFDC454" w:rsidR="0098580D" w:rsidRPr="00204696" w:rsidRDefault="0098580D" w:rsidP="00036141">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>3. …………………………………………….………… E-mail …………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เลข </w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>iD.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411132A3" w14:textId="646A5EDE" w:rsidR="0098580D" w:rsidRPr="00D4682A" w:rsidRDefault="0098580D" w:rsidP="00036141">
+    <w:p w14:paraId="411132A3" w14:textId="646A5EDE" w:rsidR="0098580D" w:rsidRPr="00204696" w:rsidRDefault="0098580D" w:rsidP="00036141">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4. ………………………………………………….…… E-mail ……………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เลข </w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>iD.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD05C99" w14:textId="0BF7AB87" w:rsidR="0098580D" w:rsidRPr="00D4682A" w:rsidRDefault="0098580D" w:rsidP="00036141">
+    <w:p w14:paraId="4BD05C99" w14:textId="0BF7AB87" w:rsidR="0098580D" w:rsidRPr="00204696" w:rsidRDefault="0098580D" w:rsidP="00036141">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>5. ……………………………………………….……… E-mail ……………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เลข </w:t>
       </w:r>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>iD.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00751AD3" w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00751AD3" w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.......................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74005D96" w14:textId="5E14F4B7" w:rsidR="00751AD3" w:rsidRDefault="00751AD3" w:rsidP="0098580D">
+    <w:p w14:paraId="74005D96" w14:textId="5E14F4B7" w:rsidR="00751AD3" w:rsidRPr="00204696" w:rsidRDefault="00751AD3" w:rsidP="0098580D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00204696">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">(หมายเลข </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ORCID </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00751AD3">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>iD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00751AD3">
-[...19 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204696">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สามารถสมัครได้ที่เว็บไซต์นี้ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751AD3">
-[...17 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>https://orcid.org/register)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137D3B11" w14:textId="2EF1240A" w:rsidR="00036141" w:rsidRDefault="00036141" w:rsidP="0098580D">
+    <w:p w14:paraId="7F7BB4BA" w14:textId="2BE4C5C7" w:rsidR="00457FA9" w:rsidRPr="00457FA9" w:rsidRDefault="00457FA9" w:rsidP="0098580D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D4682A">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">***กรุณากรอกอีเมล์และหมายเลข </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORCID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>iD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00204696">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ของผู้ร่วมวิจัยทุกคน **</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137D3B11" w14:textId="25245FCB" w:rsidR="00036141" w:rsidRPr="00457FA9" w:rsidRDefault="00036141" w:rsidP="0098580D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="2268"/>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="4253"/>
+          <w:tab w:val="left" w:pos="5670"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การส่งผลงาน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D4682A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidRPr="00457FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0098580D" w:rsidRPr="00D4682A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="0098580D" w:rsidRPr="00457FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F030"/>
       </w:r>
-      <w:r w:rsidR="0098580D" w:rsidRPr="00D4682A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="0098580D" w:rsidRPr="00457FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบบ</w:t>
       </w:r>
-      <w:r w:rsidR="0098580D" w:rsidRPr="00D4682A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r w:rsidR="0098580D" w:rsidRPr="00457FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="EE0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ThaiJo  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464FBAB7" w14:textId="77777777" w:rsidR="00D4682A" w:rsidRPr="00D4682A" w:rsidRDefault="00D4682A" w:rsidP="0098580D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BBAD984" w14:textId="77777777" w:rsidR="00036141" w:rsidRPr="00D4682A" w:rsidRDefault="00D4682A" w:rsidP="00036141">
@@ -2170,50 +2296,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.............................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3B362A" w14:textId="77777777" w:rsidR="004D3FFC" w:rsidRPr="00D4682A" w:rsidRDefault="00AC7FA1" w:rsidP="004D3FFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4682A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D3FFC" w:rsidRPr="00D4682A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D4682A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                            </w:t>
       </w:r>
       <w:r w:rsidR="004D3FFC" w:rsidRPr="00D4682A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -2273,82 +2400,85 @@
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="156"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00036141"/>
     <w:rsid w:val="000169A1"/>
     <w:rsid w:val="00036141"/>
     <w:rsid w:val="00160AC9"/>
     <w:rsid w:val="001C7E07"/>
+    <w:rsid w:val="00204696"/>
     <w:rsid w:val="00224463"/>
     <w:rsid w:val="002662FD"/>
     <w:rsid w:val="002769CB"/>
     <w:rsid w:val="00295863"/>
     <w:rsid w:val="00374849"/>
     <w:rsid w:val="00385E67"/>
+    <w:rsid w:val="00457FA9"/>
     <w:rsid w:val="00496780"/>
     <w:rsid w:val="004D3FFC"/>
     <w:rsid w:val="005C7E2C"/>
     <w:rsid w:val="005D5864"/>
     <w:rsid w:val="00634361"/>
     <w:rsid w:val="00675373"/>
     <w:rsid w:val="00675C7B"/>
+    <w:rsid w:val="006F7C7C"/>
     <w:rsid w:val="00751AD3"/>
     <w:rsid w:val="007D47F6"/>
     <w:rsid w:val="008939D0"/>
     <w:rsid w:val="008B7313"/>
     <w:rsid w:val="0093374D"/>
     <w:rsid w:val="00961B86"/>
     <w:rsid w:val="0098580D"/>
     <w:rsid w:val="00A530F0"/>
     <w:rsid w:val="00AC7FA1"/>
     <w:rsid w:val="00AD12FB"/>
     <w:rsid w:val="00AE2F94"/>
     <w:rsid w:val="00B20723"/>
     <w:rsid w:val="00C947FE"/>
     <w:rsid w:val="00D30640"/>
     <w:rsid w:val="00D455D7"/>
     <w:rsid w:val="00D4682A"/>
     <w:rsid w:val="00D57B24"/>
     <w:rsid w:val="00D6107C"/>
     <w:rsid w:val="00D80538"/>
     <w:rsid w:val="00E70931"/>
     <w:rsid w:val="00EB2953"/>
     <w:rsid w:val="00F172F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3133,67 +3263,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1942</Characters>
+  <Pages>2</Pages>
+  <Words>349</Words>
+  <Characters>1995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NerverXLab</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2278</CharactersWithSpaces>
+  <CharactersWithSpaces>2340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>