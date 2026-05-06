--- v1 (2026-03-15)
+++ v2 (2026-05-06)
@@ -2748,1519 +2748,1437 @@
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="30"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">เว้น </w:t>
       </w:r>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="30"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15 pt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D944C54" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+    <w:p w14:paraId="4D944C54" w14:textId="3B8355C6" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="00AC33FA" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
-      <w:r w:rsidRPr="0002377F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+      <w:r w:rsidRPr="00AC33FA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>วัตถุประสงค์</w:t>
-      </w:r>
+        <w:t>กรอบแนวคิด / แนวคิดและทฤษฎีที่เกี่ยวข้อง</w:t>
+      </w:r>
+      <w:r w:rsidR="0002377F" w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0002377F" w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0002377F" w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0002377F" w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 16 pt., Bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AC3A6E" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344A6986" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tab)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อหา </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 15 pt.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………….………………….……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BF122C" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………….………………………………………………………………………………………………………………………………………………………………………….………………………………………………………………………………………………………………………………………………………………………….…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E28E951" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728B9F44" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7169E18C" w14:textId="25592ACB" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...351 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                               </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0002377F">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC33FA" w:rsidRPr="00AC33FA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+        <w:t xml:space="preserve"> วิธีการศึกษา / วิธีการวิเคราะห์</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 16 pt., Bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FE9CCB" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D1BEA3" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tab)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อหา </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 15 pt.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708B311A" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………………………………………..…………………………………………………………………………………………………………………………………………………………………………..…………………………………………………………………………………………………………………………………………………………………………..……………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E7B400" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F119BA" w14:textId="07F497FA" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ขอบเขตของเรื่อง</w:t>
-[...301 lines deleted...]
-      <w:r w:rsidRPr="0002377F">
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC33FA" w:rsidRPr="00AC33FA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                   </w:t>
-      </w:r>
+        <w:t>การวิเคราะห์และสังเคราะห์องค์ความรู้</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 16 pt., Bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3974B11D" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBB7662" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tab)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อหา </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 15 pt.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………….……………..………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB96711" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………..…………………………………………………………………………………………………………………………………………………………………………..…………………………………………………………………………………………………………………………………………………………………………..……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B3CC5F" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>…………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3B879A" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCDF197" w14:textId="79EF90E2" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>คำจำกัดความหรือคำนิยาม</w:t>
-[...326 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0002377F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC33FA" w:rsidRPr="00AC33FA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w14:ligatures w14:val="none"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อภิปรายผล / ข้อค้นพบเชิงวิชาการ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 16 pt., Bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BA151C" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เว้น </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15 pt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C89257" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     (1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tab)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อหา </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TH </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sarabun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> New, 15 pt.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………….……………………………………..…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA2CBCE" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………...……………………………………………………………………………………………………………………………………………………………………..………………………………………………………………………………………………………………………………………………………………………………………..…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09715A28" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9C6C79" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="30"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FA43C8" w14:textId="45F57DB9" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="548DD4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>เนื้อเรื่อง</w:t>
-[...297 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002377F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0002377F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC33FA" w:rsidRPr="00AC33FA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w14:ligatures w14:val="none"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:cs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>สรุปและข้อเสนอแนะ</w:t>
       </w:r>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">บทสรุป </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="548DD4"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:cs/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="548DD4"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">TH </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5264,183 +5182,51 @@
       </w:r>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="548DD4"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tab)</w:t>
       </w:r>
       <w:r w:rsidRPr="0002377F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="30"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BD6083" w14:textId="77777777" w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidRDefault="0002377F" w:rsidP="0002377F">
-[...131 lines deleted...]
-    <w:sectPr w:rsidR="004B3F32" w:rsidRPr="0002377F" w:rsidSect="0002377F">
+    <w:sectPr w:rsidR="0002377F" w:rsidRPr="0002377F" w:rsidSect="0002377F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2019" w:right="1134" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
@@ -5453,70 +5239,72 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0002377F"/>
     <w:rsid w:val="0002377F"/>
     <w:rsid w:val="00496780"/>
     <w:rsid w:val="004B3F32"/>
     <w:rsid w:val="00577901"/>
+    <w:rsid w:val="005D0FA9"/>
     <w:rsid w:val="006B0104"/>
+    <w:rsid w:val="00AC33FA"/>
     <w:rsid w:val="00F71C94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -6754,55 +6542,55 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4886</Characters>
+  <Pages>3</Pages>
+  <Words>834</Words>
+  <Characters>4758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
+  <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5732</CharactersWithSpaces>
+  <CharactersWithSpaces>5581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RANRANA Kayun</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>